--- v1 (2026-03-21)
+++ v2 (2026-05-05)
@@ -30,51 +30,52 @@
     <sheet name="DETAIL" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="A1" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Type "sale" in lower-case
+          <t xml:space="preserve">Type "IOSS" in upper-case
+Type "sale" in lower-case
 Type "refund" in lower-case
 Type "expense" in lower-case</t>
         </r>
       </text>
     </comment>
     <comment ref="B1" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Insert "yes" if you are selling digital services and "no" if you are selling physical goods</t>
         </r>
       </text>
     </comment>
     <comment ref="C1" authorId="0">
       <text>
         <r>
           <rPr>